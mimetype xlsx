--- v0 (2025-10-15)
+++ v1 (2026-04-21)
@@ -54,396 +54,396 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>ELTON FÁBIO LAZARETTI</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_no_01_-_2023_-_recomposicao_dos_servidores.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_no_01_-_2023_-_recomposicao_dos_servidores.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER RECOMPOSIÇÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS MUNICIPAIS E AGENTES POLÍTICOS DO PODER EXECUTIVO MUNICIPAL DE CAFEARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_lei_no_02_-_2023_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_lei_no_02_-_2023_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 2º DO ARTIGO 1º DA LEI COMPLEMENTAR Nº 586/2022 QUE DISPÕE SOBRE O AUXÍLIO ALIMENTAÇÃO AO TRABALHADOR NO ÂMBITO DO PODER EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE CAFEARA.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/14/prefeitura_municipal_de_cafeara_2.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/14/prefeitura_municipal_de_cafeara_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do poder Executivo Municipal a participar do Consórcio Público Intermunicipal de saúde do vale do Paranapanema- CISVAP.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/15/pl__no_04_-_reposicao_2023_-_servidores_e_vereadores.doc</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/15/pl__no_04_-_reposicao_2023_-_servidores_e_vereadores.doc</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS VEREADORES E REVISÃO GERAL ANUAL E REAJUSTE SALARIAL AOS SERVIDORES DO PODER LEGISLATIVO DE CAFEARA (PR).</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/18/projeto_de_lei_no_05_-_2023_-_institui_a_implantacao_de_um_programa_de_incentivo_a_cooperativa_de_catadores_de_material_reciclavel_no_municipio_de_cafeara_-_pr..pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/18/projeto_de_lei_no_05_-_2023_-_institui_a_implantacao_de_um_programa_de_incentivo_a_cooperativa_de_catadores_de_material_reciclavel_no_municipio_de_cafeara_-_pr..pdf</t>
   </si>
   <si>
     <t>Institui a implantação de um Programa de Incentivo à Cooperativa de Catadores de Material Reciclável no Município de Cafeara - PR.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_no_06_-_2023_-_declara_de_utilidade_publica_entidade_especifica..pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_no_06_-_2023_-_declara_de_utilidade_publica_entidade_especifica..pdf</t>
   </si>
   <si>
     <t>Declara, de Utilidade Pública, Entidade Específica.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/20/prefeitura_municipal_de_cafeara_6.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/20/prefeitura_municipal_de_cafeara_6.pdf</t>
   </si>
   <si>
     <t>Refixa o subsídio dos Secretários Municipais de Cafeara (PR) e da outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_no_08_-_2023_-_cria_o_conselho_municipal_da_cidade.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_no_08_-_2023_-_cria_o_conselho_municipal_da_cidade.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal da Cidade</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_-_seguranca_alimentar.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_-_seguranca_alimentar.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA PÚBLICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL DO MUNICÍPIO DE CAFEARA, E CRIA OS COMPENENTES MUNICIPAIS DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL DO MUNICÍPIO DE CAFEARA E DA OURAS PROVIDENCAIS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/27/recuperacao_de_creditos.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/27/recuperacao_de_creditos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recuperação de créditos fiscais em atraso com a fazenda pública municipal e da outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_cindepar.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_cindepar.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no protocolo de intenções e estatuto/contrato do consórcio público intermunicipal de inovação e desenvolvimento do estado do paraná- Cindepar, e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_-_termo_de_colaboracao_-_apae.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_-_termo_de_colaboracao_-_apae.pdf</t>
   </si>
   <si>
     <t>ALTORIZA O MUNICÍPIO A CELEBRAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CAFEARA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>SECRETARIA ADMINISTRATIVA - SEADM</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de identificação dos veículos automores oficiais próprios no município de Cafeara – PR e dá outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/35/2.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/35/2.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 359/2011.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/36/1.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/36/1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Amortização do Déficit Técnico Atuarial junto ao RPPS de Cafeara com base no Relatório Avaliação Atuarial do Exercício 2023.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/37/3.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/37/3.pdf</t>
   </si>
   <si>
     <t>Reserva aos Negros 15% (quinze por cento) das vagas oferecidas nos concursos públicos para provimento de cargos efetivos e empregos públicos no âmbito da administração pública municipal, das autarquias e das fundações públicas.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_no_17_-_camara_mirim.doc</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_no_17_-_camara_mirim.doc</t>
   </si>
   <si>
     <t>Institui o programa "Câmara Mirim - A Escola vai à Câmara, e dá outras providências".</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Altera os anexos II - Tabela de habilitação Mínima, Vencimento Inicial e Número de vagas para cada cargo, III - Promoção por habilitação e IV - Cargos, Atividades e Funções, da Lei Complementar nº 362/2011, que dispõe sobre Organização do Plano de Cargos, Carreira e Remuneração dos Servidores Públicos do Município de Cafeara, e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_-_ldo_para_2024_assinada.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_-_ldo_para_2024_assinada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração e Execução da Lei Orçamentária do Município de Cafeara para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_20-2023.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_20-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e aporte de Contrapartida Municipal para implementar o Programa Minha Casa Minha Vida para Município com até 80.000 habitantes (preferencialmente) conforme disposto na Lei n°11.997 de 7 de julho de 2009, na Portaria n°14.620 de 13 de julho de 2023, e ainda nas disposições das instruções normativas do Ministério das Cidades, e dá outras providências.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município de Cafeara - PR, e autoriza a Autoriza a abertura de crédito suplementar e especial ao orçamento anual de 2023 no valor de R$53.861,19 (cinquenta e três mil, oitocentos e sessenta e um reais e dezenove centavos).</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_no_22_-_2023_-_loa_para_2024.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_no_22_-_2023_-_loa_para_2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Cafeara para o exercício de 2024.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_no_23_-_2023_-.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_no_23_-_2023_-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da Assistência Financeira Complementar de que trata a Emenda Constitucional 127/2022.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_23_-_2023_-_cria_a_plant_generica_de_valores_para_lancamento_do_iptu_para_o_exercicio_de_2024..pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_23_-_2023_-_cria_a_plant_generica_de_valores_para_lancamento_do_iptu_para_o_exercicio_de_2024..pdf</t>
   </si>
   <si>
     <t>Cria a planta genérica de valores para lançamento do IPTU, para o Exercício de 2024.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/21/prefeitura_municipal_de_cafeara__conselho.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/21/prefeitura_municipal_de_cafeara__conselho.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 453/2015</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/24/altera_lei_243.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/24/altera_lei_243.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 243/2005 que dispõe sobre o estatuto e Plano de Cargos, Carreira e Remuneração do Magistério Público do Município de Cafeara, estado do paraná e dá outras providências.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/25/altera_lei_3122009.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/25/altera_lei_3122009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 312/2009 que dispõe sobre a contratação de pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_complementar_no_04_-_2023_-_altera_os_anexos_ll_-_tabela_de_habilitacao_minima_venc..pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_complementar_no_04_-_2023_-_altera_os_anexos_ll_-_tabela_de_habilitacao_minima_venc..pdf</t>
   </si>
   <si>
     <t>Altera os anexos ll - Tabela de Habilitação Mínima, vencimento inicial e Número de vagas para cada Cargo, lll- Promoção por habilitação e lV - Cargos Atividades e funções, da lei Complementar nº 362/2011, que dispõe sobre a organização do Plano de Cargos, Carreira e Remuneração dos servidores públicos do município de Cafeara, e dá outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_complementar_05-2023.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_complementar_05-2023.pdf</t>
   </si>
   <si>
     <t>Altera os anexos II - tabela de Habilitação Mínima, vencimento inicial e número de vagas para cada cargo, III - Promoção por habilitação e IV - Cargos, atividades e funções, da Lei Complementar nº 362/2011, que dispõe sobre a organização do plano de cargos, carreira e remuneração dos servidores públicos do município de Cafeara, e dá outras providências.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_lei_complementar_no_06_-_2023_-_acrescenta_o_artigo_22_-_a....pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_lei_complementar_no_06_-_2023_-_acrescenta_o_artigo_22_-_a....pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 22 - A, bem como seus parágrafos, na Lei nº 250/2005, revogando as disposições em contrário.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_complementar_no_07_-_2023_-_altera_os_anexos_ii_-_tabela_de_habilitacao_minima_vencimento_inicial_e_numero_de_vagas_para_cada_cargo_iii_-_promocao_por_habilitacao_e_iv_-_cargos_atividades_e_funcoes_da_lei_complementar.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_complementar_no_07_-_2023_-_altera_os_anexos_ii_-_tabela_de_habilitacao_minima_vencimento_inicial_e_numero_de_vagas_para_cada_cargo_iii_-_promocao_por_habilitacao_e_iv_-_cargos_atividades_e_funcoes_da_lei_complementar.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos II - Tabela de habilitação mínima, Vencimento inicial e número de vagas para cada cargo, III - Promoção por Habilitação e IV - Cargos Atividades e Funções, da Lei Complementar nº 362/2011, que dispõe sobre a organização de Plano de Cargos, Carreira e Remuneração dos Servidores Públicos do Município de Cafeara, e dá outras providências.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/40/meta_6.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/40/meta_6.pdf</t>
   </si>
   <si>
     <t>Altera a Meta 06 do Plano Municipal de Educação de que trata a Lei Municipal nº 457/2015, em cumprimento ao Plano Nacional de Educação - PNE.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_complementar_-_2023_-_altera_537-2019_-_sepulturas_2.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_complementar_-_2023_-_altera_537-2019_-_sepulturas_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 537/2019.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/29/emenda_modificativa.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/29/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa à Lei Complementar nº 01/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -750,51 +750,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_no_01_-_2023_-_recomposicao_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_lei_no_02_-_2023_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/14/prefeitura_municipal_de_cafeara_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/15/pl__no_04_-_reposicao_2023_-_servidores_e_vereadores.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/18/projeto_de_lei_no_05_-_2023_-_institui_a_implantacao_de_um_programa_de_incentivo_a_cooperativa_de_catadores_de_material_reciclavel_no_municipio_de_cafeara_-_pr..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_no_06_-_2023_-_declara_de_utilidade_publica_entidade_especifica..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/20/prefeitura_municipal_de_cafeara_6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_no_08_-_2023_-_cria_o_conselho_municipal_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_-_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/27/recuperacao_de_creditos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_cindepar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_-_termo_de_colaboracao_-_apae.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/35/2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/36/1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/37/3.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_no_17_-_camara_mirim.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_-_ldo_para_2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_no_22_-_2023_-_loa_para_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_no_23_-_2023_-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_23_-_2023_-_cria_a_plant_generica_de_valores_para_lancamento_do_iptu_para_o_exercicio_de_2024..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/21/prefeitura_municipal_de_cafeara__conselho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/24/altera_lei_243.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/25/altera_lei_3122009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_complementar_no_04_-_2023_-_altera_os_anexos_ll_-_tabela_de_habilitacao_minima_venc..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_complementar_05-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_lei_complementar_no_06_-_2023_-_acrescenta_o_artigo_22_-_a....pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_complementar_no_07_-_2023_-_altera_os_anexos_ii_-_tabela_de_habilitacao_minima_vencimento_inicial_e_numero_de_vagas_para_cada_cargo_iii_-_promocao_por_habilitacao_e_iv_-_cargos_atividades_e_funcoes_da_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/40/meta_6.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_complementar_-_2023_-_altera_537-2019_-_sepulturas_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/29/emenda_modificativa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_no_01_-_2023_-_recomposicao_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/12/projeto_de_lei_no_02_-_2023_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/14/prefeitura_municipal_de_cafeara_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/15/pl__no_04_-_reposicao_2023_-_servidores_e_vereadores.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/18/projeto_de_lei_no_05_-_2023_-_institui_a_implantacao_de_um_programa_de_incentivo_a_cooperativa_de_catadores_de_material_reciclavel_no_municipio_de_cafeara_-_pr..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_no_06_-_2023_-_declara_de_utilidade_publica_entidade_especifica..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/20/prefeitura_municipal_de_cafeara_6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_no_08_-_2023_-_cria_o_conselho_municipal_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_-_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/27/recuperacao_de_creditos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_cindepar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_-_termo_de_colaboracao_-_apae.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/35/2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/36/1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/37/3.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_no_17_-_camara_mirim.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_-_ldo_para_2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_no_22_-_2023_-_loa_para_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_no_23_-_2023_-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_23_-_2023_-_cria_a_plant_generica_de_valores_para_lancamento_do_iptu_para_o_exercicio_de_2024..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/21/prefeitura_municipal_de_cafeara__conselho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/24/altera_lei_243.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/25/altera_lei_3122009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_complementar_no_04_-_2023_-_altera_os_anexos_ll_-_tabela_de_habilitacao_minima_venc..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_complementar_05-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_lei_complementar_no_06_-_2023_-_acrescenta_o_artigo_22_-_a....pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_complementar_no_07_-_2023_-_altera_os_anexos_ii_-_tabela_de_habilitacao_minima_vencimento_inicial_e_numero_de_vagas_para_cada_cargo_iii_-_promocao_por_habilitacao_e_iv_-_cargos_atividades_e_funcoes_da_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/40/meta_6.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_complementar_-_2023_-_altera_537-2019_-_sepulturas_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2023/29/emenda_modificativa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>