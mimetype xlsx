--- v0 (2025-10-15)
+++ v1 (2026-04-21)
@@ -54,147 +54,147 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>ELTON FÁBIO LAZARETTI</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Cafeara - PR  a celebração de Termo de colaboração com a Associação de Pais e Amigos dos Excepcionais de Cafeara, objetivando a transferência de recursos provenientes do Programa Estruturação da Rede de Serviços do SUAS - Emenda de Bancada.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_-_reajuste_inativos_do_magisterio.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_-_reajuste_inativos_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Autoriza reajuste nos benefícios dos profissionais inativos do Magistério Público Municipal, contemplados pela Lei Federal nº 11738/2008 e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_no_03-2024_.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_no_03-2024_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recuperação de créditos fiscais em atraso com a Fazendo Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_-_termo_de_colaboracao_coom_a_associacao_de_pais_e_amigos_dos_excepcionais__1.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_-_termo_de_colaboracao_coom_a_associacao_de_pais_e_amigos_dos_excepcionais__1.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que autoriza o município a celebrar termo de colaboração com a Associação de Pais e Amigos dos Excepcionais de Cafeara e da outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/61/pl_05-2024_-_autoriza_o_poder_executivo_municipal_de_cafeara-pr_a_celebracao_de_termo_de_colaboracao_com_a_associacao_de_pais_e_amigos_dos_excepcionais_de_cafeara_.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/61/pl_05-2024_-_autoriza_o_poder_executivo_municipal_de_cafeara-pr_a_celebracao_de_termo_de_colaboracao_com_a_associacao_de_pais_e_amigos_dos_excepcionais_de_cafeara_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Cafeara-PR a celebração de Termo de Colaboração com a Associação de Pais e Amigos dos Excepcionais de Cafeara, objetivando a transferência de recursos provenientes do Programa Estruturação de Rede de Serviços do SUAS. Transferência Voluntária de Recursos, na modalidade fundo a fundo, e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_ldo_para_2025_-_06_-_cafeara.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_ldo_para_2025_-_06_-_cafeara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração e Execução da Lei Orçamentário do Município de Cafeara para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>dispõe sobre o plano de amortização de déficit atuarial junto ao RPPS de Cafeara com base no Relatório Avaliação Atuarial do Exercício de 2024.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_lei_no_08-2024_-_cismel.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_lei_no_08-2024_-_cismel.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções n° 001/2024 celebrando entre os Municípios de Guaraci, Lupionópolis e Pitangueiras e Consórcio Intermunicipal de Segurança Pública, Soluções e Melhorias do Norte Central Paranaense CISMEL – NCP e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_lei_09-2024_-_nome_logradouro.doc</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_lei_09-2024_-_nome_logradouro.doc</t>
   </si>
   <si>
     <t>Dá denominação oficial aos logradouros públicos de especifica.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dá denominação oficial aos logradouros públicos que especifica.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Institui o Projeto "SER MÃE" no Município de Cafeara Estado do Paraná, garantindo a toda gestante atendida na rede pública municipal de saúde, o direito a investigação, ao exame genético que detecta trombofilia e ao respectivo tratamento, e da outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
@@ -237,163 +237,163 @@
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Cultura (COMCULT), e adota outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Cria a Planta Genérica de valores para o lançamento do IPTU, para o Exercício de 2025.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_no_01_-_2024_-_recomposicao_salarial.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_no_01_-_2024_-_recomposicao_salarial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A  CONCEDER RECOMPOSIÇÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E AGENTES _x000D_
 POLÍTICOS DO PODER EXECUTIVO MUNICIPAL DE CAFEARA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_no_03_-_2024_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_no_03_-_2024_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo 2º do Artigo 1º da Lei Complementar nº 586/2022 que dispõe sobre o auxílio alimentação ao trabalhador no âmbito do Poder Executivo e Legislativo do Município de Cafeara.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/50/pl_no_02_-_2024_-_reposicao_2024_-_servidores_e_vereadores.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/50/pl_no_02_-_2024_-_reposicao_2024_-_servidores_e_vereadores.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS VEREADORES E REVISÃO GERAL ANUAL E REAJUSTE SALARIAL AOS SERVIDORES DO PODER LEGISLATIVO DE CAFEARA (PR).</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos legais na Lei Municipal nº 527/2019 que “Dispõe sobre a criação, composição, estruturação, competência e funcionamento do Conselho Municipal dos Direitos das Mulheres (CMDM) e dá outras providências”.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_-_adequacao_de_credito_suplementar_90.00000.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_-_adequacao_de_credito_suplementar_90.00000.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do município de Cafeara - PR, por meio de abertura de crédito suplementar no orçamento anual de 2024 no valor de R$ 900.000,00 (novencentos mil reais).</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município de Cafeara - PR, por meio de abertura de Crédito Suplementar no orçamento anual de 2024 no valor de R$150.000,00 (cento e cinquenta mil reais).</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_complementar_no_07-2024_-_cargo_advogado.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_complementar_no_07-2024_-_cargo_advogado.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II - Tabela de Habilitação Mínima, Vencimento Inicial e Número de Vagas para cada cargo, da Lei Complementar nº 362/2011 e Lei nº 483/2017, que dispõe sobre a Organização do Plano de Cargos, Carreira e Remuneração dos Servidores Públicos do Município de Cafeara e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_complementar_no_08-2024_-_tecnicos_e_enfermeiros_temporarios.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_complementar_no_08-2024_-_tecnicos_e_enfermeiros_temporarios.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de servidor para manutenção de atendimento a urgências e emergências de saúde pública nos horários que excedem o período de funcionamento normal da Unidade Básica de Saúde, nos temos do inciso X do artigo 2º da Lei Complementar nº 312/2009. alterada pela Lei Complementar nº 617/2023.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/62/altera_plc_09-2024_-_altera_a_lei_no_187-2000_que_dispoe_sobre_o_codigo_tributario_do_municipio_de_cafeara_e_da_outras_providencias.__.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/62/altera_plc_09-2024_-_altera_a_lei_no_187-2000_que_dispoe_sobre_o_codigo_tributario_do_municipio_de_cafeara_e_da_outras_providencias.__.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 187/2000, que dispõe sobre o Código Tributário do Município de Cafeara e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_complementar_no_10-2024_-_altera_o_anexo_ii_da_lei_no_362-2011.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_complementar_no_10-2024_-_altera_o_anexo_ii_da_lei_no_362-2011.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei nº 362/2011, que dispõe sobre o Plano de Cargos, Carreira e Remuneração dos Servidores Públicos do Município de Cafeara Estado Paraná.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_complementar__no_11-2024_-_adequacao_670.00000.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_complementar__no_11-2024_-_adequacao_670.00000.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município de Cafeara - PR, por meio da abertura de crédito suplementar no orçamento anual de 2024 no valor de R$670.000,00 (seiscentos e setenta mil reais).</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_complementar_12-2024_-_credito_adicional_suplementar_e_especial_-_lei_aldir_blanc.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_complementar_12-2024_-_credito_adicional_suplementar_e_especial_-_lei_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>promove a adequação orçamentária a lei Orçamentária Anual Lei com vistas a abertura de crédito Especial para utilização dos recursos da União oriundos da política Nacional Aldir Blanc - PNAB.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/71/lei_no_652-2024_-_promove_adequacao_orcamentaria_no_ambito_do_municipio_de_cafeara_pr_por_meio_da_abertura_de_credito_suplementar_no_orcamento_anual_de_2024_no_valor_de_r_113.00000.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/71/lei_no_652-2024_-_promove_adequacao_orcamentaria_no_ambito_do_municipio_de_cafeara_pr_por_meio_da_abertura_de_credito_suplementar_no_orcamento_anual_de_2024_no_valor_de_r_113.00000.pdf</t>
   </si>
   <si>
     <t>Promove adequação orpçamentária no âmbito do Município de Cafeara - PR, por meio de abertura de crédito suplementar no orçamento anual de 2024, no valor de R$113.000,00 (centro e treze mil reais), para custeio do Auxílio instituído pela Lei nº 600/2022.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/74/plc_14-2024_-_altera_o_inciso_i_do_artigo_15_da_lei_557-2020_que_dispoe_sobre_a_politica_municipal_dos_direitos_da_crianca_e_do_adolescente_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/74/plc_14-2024_-_altera_o_inciso_i_do_artigo_15_da_lei_557-2020_que_dispoe_sobre_a_politica_municipal_dos_direitos_da_crianca_e_do_adolescente_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do artigo 15 da Lei nº 557/2020, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Acrescenta o Artigo 22-A", bem como seus parágrafos, na Lei nº 250/2005, revogando as disposições em contrário.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Altera o art. 30 da Lei Municipal nº 558/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -712,68 +712,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_-_reajuste_inativos_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_no_03-2024_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_-_termo_de_colaboracao_coom_a_associacao_de_pais_e_amigos_dos_excepcionais__1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/61/pl_05-2024_-_autoriza_o_poder_executivo_municipal_de_cafeara-pr_a_celebracao_de_termo_de_colaboracao_com_a_associacao_de_pais_e_amigos_dos_excepcionais_de_cafeara_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_ldo_para_2025_-_06_-_cafeara.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_lei_no_08-2024_-_cismel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_lei_09-2024_-_nome_logradouro.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_no_01_-_2024_-_recomposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_no_03_-_2024_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/50/pl_no_02_-_2024_-_reposicao_2024_-_servidores_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_-_adequacao_de_credito_suplementar_90.00000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_complementar_no_07-2024_-_cargo_advogado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_complementar_no_08-2024_-_tecnicos_e_enfermeiros_temporarios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/62/altera_plc_09-2024_-_altera_a_lei_no_187-2000_que_dispoe_sobre_o_codigo_tributario_do_municipio_de_cafeara_e_da_outras_providencias.__.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_complementar_no_10-2024_-_altera_o_anexo_ii_da_lei_no_362-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_complementar__no_11-2024_-_adequacao_670.00000.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_complementar_12-2024_-_credito_adicional_suplementar_e_especial_-_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/71/lei_no_652-2024_-_promove_adequacao_orcamentaria_no_ambito_do_municipio_de_cafeara_pr_por_meio_da_abertura_de_credito_suplementar_no_orcamento_anual_de_2024_no_valor_de_r_113.00000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/74/plc_14-2024_-_altera_o_inciso_i_do_artigo_15_da_lei_557-2020_que_dispoe_sobre_a_politica_municipal_dos_direitos_da_crianca_e_do_adolescente_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_-_reajuste_inativos_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_no_03-2024_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_-_termo_de_colaboracao_coom_a_associacao_de_pais_e_amigos_dos_excepcionais__1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/61/pl_05-2024_-_autoriza_o_poder_executivo_municipal_de_cafeara-pr_a_celebracao_de_termo_de_colaboracao_com_a_associacao_de_pais_e_amigos_dos_excepcionais_de_cafeara_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_ldo_para_2025_-_06_-_cafeara.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_lei_no_08-2024_-_cismel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_lei_09-2024_-_nome_logradouro.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_no_01_-_2024_-_recomposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_no_03_-_2024_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/50/pl_no_02_-_2024_-_reposicao_2024_-_servidores_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_-_adequacao_de_credito_suplementar_90.00000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_complementar_no_07-2024_-_cargo_advogado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_complementar_no_08-2024_-_tecnicos_e_enfermeiros_temporarios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/62/altera_plc_09-2024_-_altera_a_lei_no_187-2000_que_dispoe_sobre_o_codigo_tributario_do_municipio_de_cafeara_e_da_outras_providencias.__.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_complementar_no_10-2024_-_altera_o_anexo_ii_da_lei_no_362-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_complementar__no_11-2024_-_adequacao_670.00000.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_complementar_12-2024_-_credito_adicional_suplementar_e_especial_-_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/71/lei_no_652-2024_-_promove_adequacao_orcamentaria_no_ambito_do_municipio_de_cafeara_pr_por_meio_da_abertura_de_credito_suplementar_no_orcamento_anual_de_2024_no_valor_de_r_113.00000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2024/74/plc_14-2024_-_altera_o_inciso_i_do_artigo_15_da_lei_557-2020_que_dispoe_sobre_a_politica_municipal_dos_direitos_da_crianca_e_do_adolescente_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="253.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="252.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>