--- v0 (2025-10-15)
+++ v1 (2026-04-23)
@@ -54,150 +54,150 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>ELTON FÁBIO LAZARETTI</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/84/oficio_no_13-2025_-_encaminha_projeto_de_lei_-_recuperacao_de_creditos_fiscais.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/84/oficio_no_13-2025_-_encaminha_projeto_de_lei_-_recuperacao_de_creditos_fiscais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Recuperação de Créditos Fiscais em atraso com a fazenda pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/86/oficio_no_25-2025_-_encaminha_projetos_de_lei_autoriza_reajuste_profissionais_inativos.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/86/oficio_no_25-2025_-_encaminha_projetos_de_lei_autoriza_reajuste_profissionais_inativos.pdf</t>
   </si>
   <si>
     <t>Autoriza reajuste nos benefícios dos Profissionais Inativos do Magistério Público Municipal, contemplados pela Lei Federal 11738/2008 e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/87/oficio_no_19-2025_-_projeto_de_lei_desconto_iptu_aposentados.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/87/oficio_no_19-2025_-_projeto_de_lei_desconto_iptu_aposentados.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Desconto IPTU Aposentados.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>HELITON AMARAL</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/93/projeto_de_lei_ordinario_06-2025_nome_da_travessa_geraldo_soares_-_copia.doc</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/93/projeto_de_lei_ordinario_06-2025_nome_da_travessa_geraldo_soares_-_copia.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública no município de Cafeara e dá outras providências.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_-_amortizacao_do_deficit_atuaril_-_2025.zip</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_-_amortizacao_do_deficit_atuaril_-_2025.zip</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Amortização do Déficit Técnico Atuarial junto ao RPPS de Cafeara com base no Relatório Avaliação Atuarial do Exercício 2025.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/85/plc_-_altera_a_tabela_do_paragrafo_segundo_do_art._63_-_lei_243-2005.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/85/plc_-_altera_a_tabela_do_paragrafo_segundo_do_art._63_-_lei_243-2005.pdf</t>
   </si>
   <si>
     <t>Altera a Tabela do § 2º do Artigo 63 da Lei nº 243/2005 e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/89/oficio_no_33-2025_-_altera_o_paragrafo_2o_do_art._1_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/89/oficio_no_33-2025_-_altera_o_paragrafo_2o_do_art._1_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo 2º do Artigo 1º e suprime o inciso IV do Artigo 3º da Lei Complementar nº 586/2022 que dispõe sobre o auxílio alimentação ao trabalhador no âmbito do Poder Executivo e Legislativo do Município de Cafeara.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Conceder Recomposição Geral Anual aos Servidores Públicos Municipais e Agentes Políticos do Poder Legislativo Municipal de Cafeara e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/88/oficio_no_32-2025_-_recomposicao_geral_anual.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/88/oficio_no_32-2025_-_recomposicao_geral_anual.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Recomposição Geral Anual aos Servidores Públicos Municipais e Agentes Políticos do Poder Executivo Municipal de Cafeara e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -504,68 +504,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/84/oficio_no_13-2025_-_encaminha_projeto_de_lei_-_recuperacao_de_creditos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/86/oficio_no_25-2025_-_encaminha_projetos_de_lei_autoriza_reajuste_profissionais_inativos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/87/oficio_no_19-2025_-_projeto_de_lei_desconto_iptu_aposentados.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/93/projeto_de_lei_ordinario_06-2025_nome_da_travessa_geraldo_soares_-_copia.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_-_amortizacao_do_deficit_atuaril_-_2025.zip" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/85/plc_-_altera_a_tabela_do_paragrafo_segundo_do_art._63_-_lei_243-2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/89/oficio_no_33-2025_-_altera_o_paragrafo_2o_do_art._1_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/88/oficio_no_32-2025_-_recomposicao_geral_anual.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/84/oficio_no_13-2025_-_encaminha_projeto_de_lei_-_recuperacao_de_creditos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/86/oficio_no_25-2025_-_encaminha_projetos_de_lei_autoriza_reajuste_profissionais_inativos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/87/oficio_no_19-2025_-_projeto_de_lei_desconto_iptu_aposentados.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/93/projeto_de_lei_ordinario_06-2025_nome_da_travessa_geraldo_soares_-_copia.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_-_amortizacao_do_deficit_atuaril_-_2025.zip" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/85/plc_-_altera_a_tabela_do_paragrafo_segundo_do_art._63_-_lei_243-2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/89/oficio_no_33-2025_-_altera_o_paragrafo_2o_do_art._1_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/88/oficio_no_32-2025_-_recomposicao_geral_anual.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="201.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>