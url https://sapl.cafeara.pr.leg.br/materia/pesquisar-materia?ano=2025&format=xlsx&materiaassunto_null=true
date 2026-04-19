--- v1 (2026-01-16)
+++ v2 (2026-04-19)
@@ -54,319 +54,319 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>CLAUDIO JOSÉ BORGES PIRES</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei_ordinario_04-2025_-_antirracismo.doc</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei_ordinario_04-2025_-_antirracismo.doc</t>
   </si>
   <si>
     <t>Institui o Programa Antirracista nas Escolas da Rede Municipal de Ensino de Cafeara e dá outras providências.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MARAIZA DA SILVA GUASTALA BEDEU</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_ordinario_05-2025_-_inclusao_.docx</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_ordinario_05-2025_-_inclusao_.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão e a promoção dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e deficiências múltiplas no âmbito do Município de Cafeara e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ELTON FÁBIO LAZARETTI</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de bens públicos por particulares.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_lei_-_autoriza__a_celebrar_termo_de_colaboracao_-_apae.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_lei_-_autoriza__a_celebrar_termo_de_colaboracao_-_apae.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei - Autoriza  a celebrar termo de colaboração - APAE</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_-_prorroga_o_plano_municipal_de_educacao.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_-_prorroga_o_plano_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI "PRORROGA O PLANO MUNICIPAL DE EDUCAÇÃO REGULAMENTADO PELA LEI Nº 457, DE 25 DE JUNHO DE 2015". Ofício nº 70/2025.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_________-_2025_-_ldo_para_2026.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_________-_2025_-_ldo_para_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Diretrizes para a Elaboração e Execução da Lei Orçamentária do Município de Cafeara para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_11-2025_institui_o_programa_incentivo_ao_esporte_e_cria_conselho_municipal_esporte_oficial.docx</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_11-2025_institui_o_programa_incentivo_ao_esporte_e_cria_conselho_municipal_esporte_oficial.docx</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo ao Esporte, Cria o Conselho Municipal de Esporte e dá outas providências.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_12-2025_cria_o_fundo_municipal_do_esporte_fme.docx</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_12-2025_cria_o_fundo_municipal_do_esporte_fme.docx</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Esporte (FME) no âmbito do Município de Cafeara - PR, e dispõe sobre sua estrutura, finalidades, objetivos, fontes de receita, formas de aplicação de recursos, gestão e fiscalização, com vistas ao fomento e ao desenvolvimento das atividades esportivas e paradesportivas locais, estabelecendo um marco regulatório essencial para a promoção contínua e abrangente do acesso ao esporte como direito social fundamental.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/103/anexos_ppa_2026-2029.zip</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/103/anexos_ppa_2026-2029.zip</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual, PPA – 2026-2029 para o Município de Cafeara, e estabelece outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/104/loa_para_2026_e_anexos.zip</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/104/loa_para_2026_e_anexos.zip</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Cafeara para o exercício de 2026.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>EDEVANIO JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de veículos de mobilidade elétrica no Município de Cafeara, e dá outras providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_-_dispoe_sobre_o_regime_de_adiantamento_de_numerario_para_despesas.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_-_dispoe_sobre_o_regime_de_adiantamento_de_numerario_para_despesas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de adiantamento de numerário para despesas de pronto pagamento no âmbito do Município de Cafeara e regulamenta o art. 95, § 2°, da Lei Federal nº 14.133, de 1º de abril de 2021.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/108/concessao_barracoes.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/108/concessao_barracoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a outorga de concessão de uso de barracões públicos no Parque Industrial de Cafeara, e estabelece outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_no_19-2025.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_no_19-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do artigo 9º da Lei Ordinária Municipal nº 684/2025, que "Cria o Fundo Municipal de Esporte (FME) no âmbito do Município de Cafeara - PR", modificando o regime de vigência para garantir sua imediata entrada em vigor.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/111/projrto_de_lei_2025_-_credito_adiconal_especial.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/111/projrto_de_lei_2025_-_credito_adiconal_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao Orçamento Anual de 2025 do Município de Cafeara e dá outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 597, de 14 de setembro de 2022, que regulamenta sobre o processo de escolha e exercício do mandato dos gestores escolares nas unidades educacionais da Rede Pública de Ensino Municipal, dispondo sobre a extensão do período de exercício da função de Diretor de 02 (dois) para 03 (três) anos, e estabelece disposições transitórias para aplicação imediata aos atuais diretores escolares</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Proíbe a venda, a oferta e o uso de cigarros eletrônicos e dispositivos similares em locais públicos no Município de Cafeara – PR, e dá outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei_-_iptu_2026.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei_-_iptu_2026.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA PROJETO DE LEI QUE CRIA A PLANTA GENÉRICA DE VALORES PARA LANÇAMENTO DO I.P.T.U, PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores para formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal n°11.107, de 6 de abril de 2005, e seu regulamento, visando ao desenvolvimento de ações na esfera da assistencia farmaceutica no ambito do Sistema Unico de Saude (SUS), e dá otras providencias.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_no_25-2025.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_no_25-2025.pdf</t>
   </si>
   <si>
     <t>Ratifica a redação do Contrato de Consórcio Público e do Estatuto Social do Consórcio Intermunicipal de Saneamento Básico do Paraná (CISPAR) e autoriza o ingresso do Município no referido Consórcio.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Cafeara a adquirir área de terreno para construção de uma Creche Municipal e de unidades habitacionais vinculadas ao Programa Casa Fácil Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>Fixa o valor mínimo para ajuizamento de Ação de Execução Fiscal, objetivando a cobrança de dívida fiscal de natureza tributária e não tributária da Fazenda Pública Municipal, autoriza a desistência de execuções fiscais e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_lei_complentar_-_2025_-_altera_a_lei_362_vagas_vencimentos_cargos.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_lei_complentar_-_2025_-_altera_a_lei_362_vagas_vencimentos_cargos.pdf</t>
   </si>
   <si>
     <t>Súmula: Altera o Anexo II – Tabela de Habilitação Mínima, Vencimento Inicial e Número de Vagas para Cada Cargo, da Lei Complementar n° 362/2011, que dispõe sobre a Organização do Plano de Cargos, Carreira e Remuneração dos Servidores Públicos do Município de Cafeara, e dá outras providências.”</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/97/encaminha_projeto_de_lei_que_altera_estrutura_administrativa_-_art._24_-_paragrafo_unico_-_lei_no_353-2011.pdf</t>
+    <t>http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/97/encaminha_projeto_de_lei_que_altera_estrutura_administrativa_-_art._24_-_paragrafo_unico_-_lei_no_353-2011.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera estrutura administrativa - Art. 24 - Parágrafo Único - Lei nº 353-2011</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -673,68 +673,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei_ordinario_04-2025_-_antirracismo.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_ordinario_05-2025_-_inclusao_.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_lei_-_autoriza__a_celebrar_termo_de_colaboracao_-_apae.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_-_prorroga_o_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_________-_2025_-_ldo_para_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_11-2025_institui_o_programa_incentivo_ao_esporte_e_cria_conselho_municipal_esporte_oficial.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_12-2025_cria_o_fundo_municipal_do_esporte_fme.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/103/anexos_ppa_2026-2029.zip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/104/loa_para_2026_e_anexos.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_-_dispoe_sobre_o_regime_de_adiantamento_de_numerario_para_despesas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/108/concessao_barracoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/111/projrto_de_lei_2025_-_credito_adiconal_especial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei_-_iptu_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_lei_complentar_-_2025_-_altera_a_lei_362_vagas_vencimentos_cargos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/97/encaminha_projeto_de_lei_que_altera_estrutura_administrativa_-_art._24_-_paragrafo_unico_-_lei_no_353-2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei_ordinario_04-2025_-_antirracismo.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_ordinario_05-2025_-_inclusao_.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_lei_-_autoriza__a_celebrar_termo_de_colaboracao_-_apae.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_-_prorroga_o_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_________-_2025_-_ldo_para_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_11-2025_institui_o_programa_incentivo_ao_esporte_e_cria_conselho_municipal_esporte_oficial.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_12-2025_cria_o_fundo_municipal_do_esporte_fme.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/103/anexos_ppa_2026-2029.zip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/104/loa_para_2026_e_anexos.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_-_dispoe_sobre_o_regime_de_adiantamento_de_numerario_para_despesas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/108/concessao_barracoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/111/projrto_de_lei_2025_-_credito_adiconal_especial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei_-_iptu_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_lei_complentar_-_2025_-_altera_a_lei_362_vagas_vencimentos_cargos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cafeara.pr.leg.br/media/sapl/public/materialegislativa/2025/97/encaminha_projeto_de_lei_que_altera_estrutura_administrativa_-_art._24_-_paragrafo_unico_-_lei_no_353-2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>